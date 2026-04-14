--- v0 (2025-11-24)
+++ v1 (2026-04-14)
@@ -1,58 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="26C819A5" w14:textId="750C3413" w:rsidR="004A4F23" w:rsidRPr="00BD0394" w:rsidRDefault="004A4F23" w:rsidP="004A4F23">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0394">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00402785" w:rsidRPr="00BD0394">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
@@ -353,67 +354,67 @@
     <w:p w14:paraId="417D0CB5" w14:textId="46D96300" w:rsidR="00D15BDC" w:rsidRPr="00D15BDC" w:rsidRDefault="00D15BDC" w:rsidP="00D30AD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5141">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>De originaliteit</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15BDC">
         <w:t xml:space="preserve"> van de aanpak en het eindresultaat</w:t>
       </w:r>
       <w:r w:rsidR="00BC5141">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15BDC">
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755D409C" w14:textId="1CB7E3F3" w:rsidR="00D15BDC" w:rsidRPr="00D15BDC" w:rsidRDefault="00D15BDC" w:rsidP="00D30AD3">
+    <w:p w14:paraId="755D409C" w14:textId="500DE3D9" w:rsidR="00D15BDC" w:rsidRPr="00D15BDC" w:rsidRDefault="00D15BDC" w:rsidP="00D30AD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BDC">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5141">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>lange termijn visie</w:t>
+        <w:t>langetermijnvisie</w:t>
       </w:r>
       <w:r w:rsidR="00BC5141">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D15BDC">
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="211A900B" w14:textId="4E2B5078" w:rsidR="00E7463B" w:rsidRDefault="00D15BDC" w:rsidP="00D30AD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00D15BDC">
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5141">
         <w:rPr>
@@ -421,428 +422,393 @@
           <w:bCs/>
         </w:rPr>
         <w:t>sociale impact</w:t>
       </w:r>
       <w:r w:rsidRPr="00D15BDC">
         <w:t xml:space="preserve"> van het project in de gemeente Oudergem</w:t>
       </w:r>
       <w:r w:rsidR="00BC5141">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EBAEAFA" w14:textId="07176EB0" w:rsidR="00A47159" w:rsidRDefault="00A47159" w:rsidP="00A47159"/>
     <w:sectPr w:rsidR="00A47159" w:rsidSect="009511DD">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11900" w:h="16820"/>
       <w:pgMar w:top="2694" w:right="1797" w:bottom="1985" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="67984766" w14:textId="77777777" w:rsidR="00A93DD8" w:rsidRDefault="00A93DD8" w:rsidP="002A52E7">
+    <w:p w14:paraId="102FF006" w14:textId="77777777" w:rsidR="0017471C" w:rsidRDefault="0017471C" w:rsidP="002A52E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60485B03" w14:textId="77777777" w:rsidR="00A93DD8" w:rsidRDefault="00A93DD8" w:rsidP="002A52E7">
+    <w:p w14:paraId="20D8FE97" w14:textId="77777777" w:rsidR="0017471C" w:rsidRDefault="0017471C" w:rsidP="002A52E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="169EC8BE" w14:textId="77777777" w:rsidR="00D937EA" w:rsidRDefault="00B15A55" w:rsidP="000D00EC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="169EC8BE" w14:textId="4BA04025" w:rsidR="00D937EA" w:rsidRDefault="007606D2" w:rsidP="000D00EC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="left" w:pos="2160"/>
       </w:tabs>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="5DC99AB7" wp14:editId="50DBEAAA">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="bottomMargin">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="1335600"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="384287587" name="Graphic 2"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="384287587" name="Graphic 2"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                        <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="1335600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00B15A55">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B3F287A" wp14:editId="0100A9A4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-177165</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-464820</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4501515" cy="810260"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="Text Box 5"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="4501515" cy="810260"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
                         <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                          <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                          <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7646013C" w14:textId="77777777" w:rsidR="00B15A55" w:rsidRDefault="00621954" w:rsidP="00B15A55">
-[...47 lines deleted...]
-                        </w:p>
+                        <w:p w14:paraId="7646013C" w14:textId="1FC64CD5" w:rsidR="00B15A55" w:rsidRDefault="00B15A55" w:rsidP="00B15A55"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:spAutoFit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="3B3F287A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.95pt;margin-top:-36.6pt;width:354.45pt;height:63.8pt;z-index:251670528;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmKYPzdAIAAF4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVFtv0zAUfkfiP1h+Z2mqdoxq6VQ2DSFN&#10;20SH9uw6dhvhm2yvSfn1fHbSrhRehnhJjs/5zv1yedVpRbbCh8aaipZnI0qE4bZuzLqi359uP1xQ&#10;EiIzNVPWiIruRKBX8/fvLls3E2O7saoWnsCICbPWVXQTo5sVReAboVk4s04YCKX1mkU8/bqoPWth&#10;XatiPBqdF631tfOWixDAvemFdJ7tSyl4fJAyiEhURRFbzF+fv6v0LeaXbLb2zG0aPoTB/iEKzRoD&#10;pwdTNywy8uKbP0zphnsbrIxn3OrCStlwkXNANuXoJJvlhjmRc0FxgjuUKfw/s/x+++hJU1d0Solh&#10;Gi16El0kn21Hpqk6rQszgJYOsNiBjS7v+QHMlHQnvU5/pEMgR513h9omYxzMyXRUTks44ZBdlKPx&#10;eS5+8artfIhfhNUkERX16F0uKdvehYhIAN1DkjNjbxulcv+U+Y0BYM8ReQAG7ZRIH3Cm4k6JpKXM&#10;NyFRgBx3YuTRE9fKky3D0DDOhYk55WwX6ISS8P0WxQGfVPuo3qJ80MierYkHZd0Y63OVTsKuf+xD&#10;lj0e9TvKO5GxW3W584d+rmy9Q5u97dckOH7boBd3LMRH5rEX6Cx2PT7gI5VtK2oHipKN9T//xk94&#10;jCuklLTYs4oaHAJK1FeDMf5UTiZpLfNjMv04xsMfS1bHEvOiry16UuKmOJ7JhI9qT0pv9TMOwiL5&#10;hIgZDs8VjXvyOva7j4PCxWKRQVhEx+KdWTqeTKcapzl76p6Zd8MwRozxvd3vI5udzGSPTZrBLV4i&#10;JjMPbKpyX9Oh+ljiPMfDwUlX4vidUa9ncf4LAAD//wMAUEsDBBQABgAIAAAAIQCMdBki3wAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9rSbV3XdEIDzozBA2St15Q2TtVk&#10;W+HpMSe42fKn399fbCfbiwuOvnWkIJ5HIJAqV7fUKPh4f5llIHzQVOveESr4Qg/b8vam0HntrvSG&#10;l0NoBIeQz7UCE8KQS+krg1b7uRuQ+HZyo9WB17GR9aivHG57mUTRUlrdEn8wesCdwao7nK2CLLKv&#10;XbdO9t6m3/HC7J7c8/Cp1P3d9LgBEXAKfzD86rM6lOx0dGeqvegVzJLVmlEeVg8JCCaWWcztjgoW&#10;aQqyLOT/CuUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACYpg/N0AgAAXgUAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIx0GSLfAAAACgEAAA8A&#10;AAAAAAAAAAAAAAAAzgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADaBQAAAAA=&#10;" filled="f" stroked="f">
+            <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-13.95pt;margin-top:-36.6pt;width:354.45pt;height:63.8pt;z-index:251670528;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDq+fXWYQIAADkFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L7aDpOuCOkXWosOA&#10;oi2WDj0rspQYk0VBYmJnTz9KdtIs26XDLhLFf34kdXXdNYbtlA812JIXo5wzZSVUtV2X/Pvz3YdL&#10;zgIKWwkDVpV8rwK/nr9/d9W6mRrDBkylPCMnNsxaV/INoptlWZAb1YgwAqcsCTX4RiA9/TqrvGjJ&#10;e2OycZ5fZC34ynmQKgTi3vZCPk/+tVYSH7UOCpkpOeWG6fTpXMUzm1+J2doLt6nlkIb4hywaUVsK&#10;enR1K1Cwra//cNXU0kMAjSMJTQZa11KlGqiaIj+rZrkRTqVaCJzgjjCF/+dWPuyW7skz7D5DRw2M&#10;gLQuzAIxYz2d9k28KVNGcoJwf4RNdcgkMSfTvJgWU84kyS6LfHyRcM1erZ0P+EVBwyJRck9tSWiJ&#10;3X1AikiqB5UYzMJdbUxqjbG/MUix56jU28H6NeFE4d6oaGXsN6VZXaW8IyNNlboxnu0EzYOQUllM&#10;JSe/pB21NMV+i+GgH037rN5ifLRIkcHi0bipLfiE0lna1Y9DyrrXJ/xO6o4kdquOCj/p5wqqPbXZ&#10;Q78Bwcm7mnpxLwI+CU8jT52lNcZHOrSBtuQwUJxtwP/8Gz/q0ySSlLOWVqjklnacM/PV0oR+KiaT&#10;uHHpMZl+HNPDn0pWpxK7bW6AelLQd+FkIqM+mgOpPTQvtOuLGJNEwkqKXHI8kDfYrzX9FVItFkmJ&#10;dswJvLdLJ6PriHGcs+fuRXg3DCPSGD/AYdXE7Gwme91oGdxiizSZaWAjyj2mA/q0n2mOh78kfgCn&#10;76T1+uPNfwEAAP//AwBQSwMEFAAGAAgAAAAhAIx0GSLfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG5b2tJtXdd0QgPOjMEDZK3XlDZO1WRb4ekxJ7jZ8qff319sJ9uLC46+&#10;daQgnkcgkCpXt9Qo+Hh/mWUgfNBU694RKvhCD9vy9qbQee2u9IaXQ2gEh5DPtQITwpBL6SuDVvu5&#10;G5D4dnKj1YHXsZH1qK8cbnuZRNFSWt0SfzB6wJ3BqjucrYIssq9dt0723qbf8cLsntzz8KnU/d30&#10;uAERcAp/MPzqszqU7HR0Z6q96BXMktWaUR5WDwkIJpZZzO2OChZpCrIs5P8K5Q8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA6vn11mECAAA5BQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAjHQZIt8AAAAKAQAADwAAAAAAAAAAAAAAAAC7BAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAMcFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox style="mso-fit-shape-to-text:t">
                 <w:txbxContent>
-                  <w:p w14:paraId="7646013C" w14:textId="77777777" w:rsidR="00B15A55" w:rsidRDefault="00621954" w:rsidP="00B15A55">
-[...47 lines deleted...]
-                  </w:p>
+                  <w:p w14:paraId="7646013C" w14:textId="1FC64CD5" w:rsidR="00B15A55" w:rsidRDefault="00B15A55" w:rsidP="00B15A55"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="532A9560" w14:textId="77777777" w:rsidR="00A93DD8" w:rsidRDefault="00A93DD8" w:rsidP="002A52E7">
+    <w:p w14:paraId="2E1D9FC7" w14:textId="77777777" w:rsidR="0017471C" w:rsidRDefault="0017471C" w:rsidP="002A52E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="681FB33C" w14:textId="77777777" w:rsidR="00A93DD8" w:rsidRDefault="00A93DD8" w:rsidP="002A52E7">
+    <w:p w14:paraId="7EE854C2" w14:textId="77777777" w:rsidR="0017471C" w:rsidRDefault="0017471C" w:rsidP="002A52E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6453EDBC" w14:textId="77777777" w:rsidR="00D937EA" w:rsidRDefault="00D937EA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54074C25" wp14:editId="3700F837">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-114300</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-103505</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5829300" cy="1273810"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="9" name="Text Box 9"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5829300" cy="1273810"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:effectLst/>
                       <a:extLst>
                         <a:ext uri="{C572A759-6A51-4108-AA02-DFA0A04FC94B}">
-                          <ma14:wrappingTextBoxFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main"/>
+                          <ma14:wrappingTextBoxFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="dk1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
                         <w:p w14:paraId="1178997A" w14:textId="77777777" w:rsidR="00236F4E" w:rsidRDefault="00236F4E" w:rsidP="00AE19A7">
                           <w:pPr>
                             <w:pStyle w:val="Default"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
@@ -1016,51 +982,51 @@
                   </w:p>
                   <w:p w14:paraId="74D5707B" w14:textId="77777777" w:rsidR="00293858" w:rsidRPr="009B0E73" w:rsidRDefault="00293858" w:rsidP="00293858">
                     <w:pPr>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="26"/>
                         <w:szCs w:val="26"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="3B4911C6" w14:textId="77777777" w:rsidR="00D937EA" w:rsidRPr="00A4275D" w:rsidRDefault="00D937EA"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="BCF5971C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BCF59456"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -2287,171 +2253,175 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0813001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1216820973">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="29964590">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="410078776">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1748308519">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1765303494">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="229119250">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="503980605">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1342898941">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1966890956">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1780486211">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="672028144">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1352611631">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1902868080">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="282349258">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="507332327">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B23714"/>
     <w:rsid w:val="00014667"/>
     <w:rsid w:val="00033D71"/>
     <w:rsid w:val="000410F4"/>
+    <w:rsid w:val="0005263C"/>
     <w:rsid w:val="00095C35"/>
     <w:rsid w:val="000962E8"/>
     <w:rsid w:val="000D00EC"/>
     <w:rsid w:val="000D5D72"/>
     <w:rsid w:val="00122878"/>
     <w:rsid w:val="00162A63"/>
     <w:rsid w:val="00171CC9"/>
+    <w:rsid w:val="0017471C"/>
     <w:rsid w:val="001F5338"/>
     <w:rsid w:val="001F652F"/>
     <w:rsid w:val="0020264E"/>
     <w:rsid w:val="00206EC5"/>
     <w:rsid w:val="0023241A"/>
     <w:rsid w:val="00236F4E"/>
     <w:rsid w:val="00254525"/>
     <w:rsid w:val="00272D40"/>
     <w:rsid w:val="00292FC3"/>
     <w:rsid w:val="00293858"/>
     <w:rsid w:val="0029551C"/>
     <w:rsid w:val="002A52E7"/>
     <w:rsid w:val="002C372A"/>
     <w:rsid w:val="002C6FC3"/>
     <w:rsid w:val="002E3D2B"/>
     <w:rsid w:val="00323914"/>
     <w:rsid w:val="00331A16"/>
     <w:rsid w:val="00387C73"/>
     <w:rsid w:val="00392206"/>
     <w:rsid w:val="003A0C3D"/>
     <w:rsid w:val="003A644E"/>
     <w:rsid w:val="00402785"/>
+    <w:rsid w:val="00414AAC"/>
     <w:rsid w:val="004558A5"/>
     <w:rsid w:val="004571E5"/>
     <w:rsid w:val="004672C6"/>
     <w:rsid w:val="004A4F23"/>
     <w:rsid w:val="004C6F38"/>
     <w:rsid w:val="00516B33"/>
     <w:rsid w:val="00610DA4"/>
     <w:rsid w:val="00621954"/>
     <w:rsid w:val="00630EE6"/>
     <w:rsid w:val="00720E89"/>
+    <w:rsid w:val="007606D2"/>
     <w:rsid w:val="007671F4"/>
     <w:rsid w:val="007946FD"/>
     <w:rsid w:val="007C308B"/>
     <w:rsid w:val="008466C9"/>
     <w:rsid w:val="008631F8"/>
     <w:rsid w:val="00867FCB"/>
     <w:rsid w:val="008968D9"/>
     <w:rsid w:val="008A2A7C"/>
     <w:rsid w:val="008C70D0"/>
     <w:rsid w:val="008D2841"/>
     <w:rsid w:val="00927650"/>
     <w:rsid w:val="009317A9"/>
     <w:rsid w:val="009511DD"/>
     <w:rsid w:val="00964655"/>
     <w:rsid w:val="009649F0"/>
     <w:rsid w:val="00996747"/>
     <w:rsid w:val="009B0E73"/>
     <w:rsid w:val="009B358B"/>
     <w:rsid w:val="009C1505"/>
     <w:rsid w:val="00A3764B"/>
     <w:rsid w:val="00A4275D"/>
     <w:rsid w:val="00A47159"/>
     <w:rsid w:val="00A80309"/>
     <w:rsid w:val="00A93DD8"/>
     <w:rsid w:val="00AC3007"/>
@@ -2480,65 +2450,65 @@
     <w:rsid w:val="00E7463B"/>
     <w:rsid w:val="00E86AAE"/>
     <w:rsid w:val="00E941E5"/>
     <w:rsid w:val="00ED3A4B"/>
     <w:rsid w:val="00F529F0"/>
     <w:rsid w:val="00F716DB"/>
     <w:rsid w:val="00FA38FE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1862371F"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{4ECFCE11-3452-475A-BAFF-28C9F15481F4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3056,61 +3026,61 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C1505"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008A2A7C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///P:\1STANDARD\WordTemplates\Funds\Blank_templates\General_doc_Funds\General_doc_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3410,84 +3380,95 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a1a8f9cf-fb1a-4781-9056-06c455a50c07">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="be4dbe71-6922-45fc-af02-09d43ad62cad" xsi:nil="true"/>
+    <TranslatedLang xmlns="a1a8f9cf-fb1a-4781-9056-06c455a50c07" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100582BCE1B4C90CF4CB8EB5C915A5ECEDC" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d1a3c14f41ca21d20269a43546e8f531">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a8f9cf-fb1a-4781-9056-06c455a50c07" xmlns:ns3="be4dbe71-6922-45fc-af02-09d43ad62cad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="20f01bc34298307cb5a163d7e5cfc790" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100582BCE1B4C90CF4CB8EB5C915A5ECEDC" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9b71197b6389ec4be64578e989b24c05">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="a1a8f9cf-fb1a-4781-9056-06c455a50c07" xmlns:ns3="be4dbe71-6922-45fc-af02-09d43ad62cad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="30544459943eab650319e4a5ef8f4e52" ns2:_="" ns3:_="">
     <xsd:import namespace="a1a8f9cf-fb1a-4781-9056-06c455a50c07"/>
     <xsd:import namespace="be4dbe71-6922-45fc-af02-09d43ad62cad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:TranslatedLang" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a1a8f9cf-fb1a-4781-9056-06c455a50c07" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -3519,50 +3500,70 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dabad786-fe5c-4378-b1f6-fccc1a07a0fe" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TranslatedLang" ma:index="27" nillable="true" ma:displayName="Translated Language" ma:internalName="TranslatedLang">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="be4dbe71-6922-45fc-af02-09d43ad62cad" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -3661,123 +3662,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D0A96E3-13BF-495F-A1B7-B8A5A392C9C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D9301C9-43B1-4A14-8BC3-C53E87A4C717}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="a1a8f9cf-fb1a-4781-9056-06c455a50c07"/>
+    <ds:schemaRef ds:uri="be4dbe71-6922-45fc-af02-09d43ad62cad"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8292A485-5454-4416-B61D-9EDEB32EBC58}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7813F4EE-B503-4030-AAD7-819FF5FB7D22}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D01EA75-EAF8-41A7-83A0-44BA438EDB7B}"/>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D9301C9-43B1-4A14-8BC3-C53E87A4C717}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D0A96E3-13BF-495F-A1B7-B8A5A392C9C1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>General_doc_NL</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>192</Words>
-  <Characters>1100</Characters>
+  <Words>197</Words>
+  <Characters>1093</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>KBS-FRB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1290</CharactersWithSpaces>
+  <CharactersWithSpaces>1274</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Goyens Laura</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100582BCE1B4C90CF4CB8EB5C915A5ECEDC</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>